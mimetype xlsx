--- v0 (2026-04-04)
+++ v1 (2026-07-25)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/aaa1a6dcf32e4bf0/Documents/M72/DSR/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="341" documentId="13_ncr:1_{48F26B5C-019E-4642-971A-5F0F994C6828}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B5CF46E-6A2D-41A9-B17C-C0D85D88C81D}"/>
+  <xr:revisionPtr revIDLastSave="349" documentId="13_ncr:1_{48F26B5C-019E-4642-971A-5F0F994C6828}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{260C6214-60AB-4303-B4A3-B004ABD19C0B}"/>
   <bookViews>
-    <workbookView xWindow="3540" yWindow="60" windowWidth="18030" windowHeight="18375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="21885" yWindow="450" windowWidth="16200" windowHeight="18375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Canadian Monthly Dividend Stock" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Canadian Monthly Dividend Stock'!$B$10:$R$10</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="638">
   <si>
     <t>CANADIAN MONTHLY DIVIDEND STOCKS LIST</t>
   </si>
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">APR.UN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Automotive Properties Real Estate Investment Trust </t>
   </si>
   <si>
     <t xml:space="preserve">BEI.UN.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Boardwalk Real Estate Investment Trust </t>
   </si>
   <si>
@@ -331,53 +331,50 @@
   <si>
     <t xml:space="preserve">K-Bro Linen Inc </t>
   </si>
   <si>
     <t xml:space="preserve">MTL.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Mullen Group Ltd </t>
   </si>
   <si>
     <t xml:space="preserve">OLY.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Olympia Financial Group Inc </t>
   </si>
   <si>
     <t xml:space="preserve">PEY.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Peyto Exploration &amp; Development Corp </t>
   </si>
   <si>
     <t xml:space="preserve">POU.TO </t>
   </si>
   <si>
-    <t xml:space="preserve">Paramount Resources Ltd </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PZA.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Pizza Pizza Royalty Corp </t>
   </si>
   <si>
     <t xml:space="preserve">SGY.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Surge Energy Inc (Alberta) </t>
   </si>
   <si>
     <t xml:space="preserve">SIA.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Sienna Senior Living Inc </t>
   </si>
   <si>
     <t xml:space="preserve">SIS.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Savaria Corp </t>
   </si>
   <si>
     <t xml:space="preserve">SRV.UN.TO </t>
@@ -421,63 +418,1569 @@
   <si>
     <t>EPS 5yr AGR</t>
   </si>
   <si>
     <t>Rev 5yr AGR</t>
   </si>
   <si>
     <t>Dvd 5yr AGR</t>
   </si>
   <si>
     <t>Payout Ratio</t>
   </si>
   <si>
     <t>Cash Payout Ratio</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>DSR Popular</t>
   </si>
   <si>
     <t>Avg 5yr Dvd Yield</t>
   </si>
   <si>
-    <t xml:space="preserve">NWH.UN.TO </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">RIC.TO </t>
   </si>
   <si>
     <t xml:space="preserve">Richards Group Inc </t>
   </si>
   <si>
-    <t>Powered by the Dividend Stocks Rock Stock Screener. Prices and datas as of 03/09/2026.</t>
+    <t xml:space="preserve">GO.U.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GO Residential Real Estate Investment Trust </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VITL.UN.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vital Infrastructure Property Trust </t>
+  </si>
+  <si>
+    <t>Powered by the Dividend Stocks Rock Stock Screener. Prices and datas as of 05/04/2026.</t>
+  </si>
+  <si>
+    <t>12.14</t>
+  </si>
+  <si>
+    <t>11.86</t>
+  </si>
+  <si>
+    <t>7.64%</t>
+  </si>
+  <si>
+    <t>2.17%</t>
+  </si>
+  <si>
+    <t>5.74%</t>
+  </si>
+  <si>
+    <t>0.00%</t>
+  </si>
+  <si>
+    <t>99.97%</t>
+  </si>
+  <si>
+    <t>74.37%</t>
+  </si>
+  <si>
+    <t>11.83</t>
+  </si>
+  <si>
+    <t>8.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AP.UN.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allied Properties Real Estate Investment Trust </t>
+  </si>
+  <si>
+    <t>9.74</t>
+  </si>
+  <si>
+    <t>6.55</t>
+  </si>
+  <si>
+    <t>7.32%</t>
+  </si>
+  <si>
+    <t>1.05%</t>
+  </si>
+  <si>
+    <t>-10.25%</t>
+  </si>
+  <si>
+    <t>82.16%</t>
+  </si>
+  <si>
+    <t>0.00</t>
+  </si>
+  <si>
+    <t>7.91%</t>
+  </si>
+  <si>
+    <t>11.67</t>
+  </si>
+  <si>
+    <t>7.06%</t>
+  </si>
+  <si>
+    <t>-1.70%</t>
+  </si>
+  <si>
+    <t>6.05%</t>
+  </si>
+  <si>
+    <t>0.44%</t>
+  </si>
+  <si>
+    <t>91.77%</t>
+  </si>
+  <si>
+    <t>82.89%</t>
+  </si>
+  <si>
+    <t>13.59</t>
+  </si>
+  <si>
+    <t>7.13%</t>
+  </si>
+  <si>
+    <t>51.63</t>
+  </si>
+  <si>
+    <t>1.68%</t>
+  </si>
+  <si>
+    <t>0.02%</t>
+  </si>
+  <si>
+    <t>15.85%</t>
+  </si>
+  <si>
+    <t>16.59%</t>
+  </si>
+  <si>
+    <t>98.12%</t>
+  </si>
+  <si>
+    <t>54.65%</t>
+  </si>
+  <si>
+    <t>58.51</t>
+  </si>
+  <si>
+    <t>3.49%</t>
+  </si>
+  <si>
+    <t>67.37</t>
+  </si>
+  <si>
+    <t>22.95</t>
+  </si>
+  <si>
+    <t>2.65%</t>
+  </si>
+  <si>
+    <t>6.54%</t>
+  </si>
+  <si>
+    <t>10.11%</t>
+  </si>
+  <si>
+    <t>39.56%</t>
+  </si>
+  <si>
+    <t>96.84%</t>
+  </si>
+  <si>
+    <t>16.93</t>
+  </si>
+  <si>
+    <t>2.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BPF.UN.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boston Pizza Royalties Income Fund </t>
+  </si>
+  <si>
+    <t>24.8</t>
+  </si>
+  <si>
+    <t>6.01%</t>
+  </si>
+  <si>
+    <t>0.74%</t>
+  </si>
+  <si>
+    <t>11.38%</t>
+  </si>
+  <si>
+    <t>12.57%</t>
+  </si>
+  <si>
+    <t>76.70%</t>
+  </si>
+  <si>
+    <t>102.17%</t>
+  </si>
+  <si>
+    <t>14.40</t>
+  </si>
+  <si>
+    <t>7.69%</t>
+  </si>
+  <si>
+    <t>14.01</t>
+  </si>
+  <si>
+    <t>9.53%</t>
+  </si>
+  <si>
+    <t>-43.86%</t>
+  </si>
+  <si>
+    <t>57.29%</t>
+  </si>
+  <si>
+    <t>176.11%</t>
+  </si>
+  <si>
+    <t>284.32%</t>
+  </si>
+  <si>
+    <t>9.99%</t>
+  </si>
+  <si>
+    <t>3.89</t>
+  </si>
+  <si>
+    <t>7.94%</t>
+  </si>
+  <si>
+    <t>7.04%</t>
+  </si>
+  <si>
+    <t>118.34%</t>
+  </si>
+  <si>
+    <t>69.38%</t>
+  </si>
+  <si>
+    <t>15.50</t>
+  </si>
+  <si>
+    <t>8.68%</t>
+  </si>
+  <si>
+    <t>36.51</t>
+  </si>
+  <si>
+    <t>26.09</t>
+  </si>
+  <si>
+    <t>4.24%</t>
+  </si>
+  <si>
+    <t>-26.18%</t>
+  </si>
+  <si>
+    <t>2.33%</t>
+  </si>
+  <si>
+    <t>2.36%</t>
+  </si>
+  <si>
+    <t>125.45%</t>
+  </si>
+  <si>
+    <t>59.06%</t>
+  </si>
+  <si>
+    <t>29.52</t>
+  </si>
+  <si>
+    <t>3.52%</t>
+  </si>
+  <si>
+    <t>17.3</t>
+  </si>
+  <si>
+    <t>4.22%</t>
+  </si>
+  <si>
+    <t>8.56%</t>
+  </si>
+  <si>
+    <t>3.28%</t>
+  </si>
+  <si>
+    <t>56.58%</t>
+  </si>
+  <si>
+    <t>56.59%</t>
+  </si>
+  <si>
+    <t>15.58</t>
+  </si>
+  <si>
+    <t>6.11%</t>
+  </si>
+  <si>
+    <t>15.14</t>
+  </si>
+  <si>
+    <t>9.94</t>
+  </si>
+  <si>
+    <t>5.18%</t>
+  </si>
+  <si>
+    <t>0.80%</t>
+  </si>
+  <si>
+    <t>43.67%</t>
+  </si>
+  <si>
+    <t>5.32%</t>
+  </si>
+  <si>
+    <t>12.37</t>
+  </si>
+  <si>
+    <t>5.80%</t>
+  </si>
+  <si>
+    <t>-26.00%</t>
+  </si>
+  <si>
+    <t>14.99%</t>
+  </si>
+  <si>
+    <t>16.89%</t>
+  </si>
+  <si>
+    <t>560.27%</t>
+  </si>
+  <si>
+    <t>-1442.16%</t>
+  </si>
+  <si>
+    <t>97.24</t>
+  </si>
+  <si>
+    <t>10.08%</t>
+  </si>
+  <si>
+    <t>16.89</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>5.31%</t>
+  </si>
+  <si>
+    <t>-6.75%</t>
+  </si>
+  <si>
+    <t>5.10%</t>
+  </si>
+  <si>
+    <t>0.21%</t>
+  </si>
+  <si>
+    <t>66.86%</t>
+  </si>
+  <si>
+    <t>6.17%</t>
+  </si>
+  <si>
+    <t>17.51</t>
+  </si>
+  <si>
+    <t>16.27</t>
+  </si>
+  <si>
+    <t>5.41%</t>
+  </si>
+  <si>
+    <t>22.93%</t>
+  </si>
+  <si>
+    <t>3.64%</t>
+  </si>
+  <si>
+    <t>3.38%</t>
+  </si>
+  <si>
+    <t>43.11%</t>
+  </si>
+  <si>
+    <t>52.36%</t>
+  </si>
+  <si>
+    <t>21.12</t>
+  </si>
+  <si>
+    <t>6.00%</t>
+  </si>
+  <si>
+    <t>21.77</t>
+  </si>
+  <si>
+    <t>2.90%</t>
+  </si>
+  <si>
+    <t>112.52%</t>
+  </si>
+  <si>
+    <t>5.04%</t>
+  </si>
+  <si>
+    <t>607.88%</t>
+  </si>
+  <si>
+    <t>-185.03%</t>
+  </si>
+  <si>
+    <t>205.32</t>
+  </si>
+  <si>
+    <t>4.89%</t>
+  </si>
+  <si>
+    <t>5.89%</t>
+  </si>
+  <si>
+    <t>-2.04%</t>
+  </si>
+  <si>
+    <t>-12.96%</t>
+  </si>
+  <si>
+    <t>-78.96%</t>
+  </si>
+  <si>
+    <t>6.83%</t>
+  </si>
+  <si>
+    <t>13.72</t>
+  </si>
+  <si>
+    <t>7.86</t>
+  </si>
+  <si>
+    <t>5.12%</t>
+  </si>
+  <si>
+    <t>-16.59%</t>
+  </si>
+  <si>
+    <t>15.55%</t>
+  </si>
+  <si>
+    <t>117.89%</t>
+  </si>
+  <si>
+    <t>102.69%</t>
+  </si>
+  <si>
+    <t>23.58</t>
+  </si>
+  <si>
+    <t>5.62%</t>
+  </si>
+  <si>
+    <t>4.3</t>
+  </si>
+  <si>
+    <t>6.67%</t>
+  </si>
+  <si>
+    <t>32.07%</t>
+  </si>
+  <si>
+    <t>18.08%</t>
+  </si>
+  <si>
+    <t>121.36%</t>
+  </si>
+  <si>
+    <t>-946.11%</t>
+  </si>
+  <si>
+    <t>19.84</t>
+  </si>
+  <si>
+    <t>8.28%</t>
+  </si>
+  <si>
+    <t>6.08</t>
+  </si>
+  <si>
+    <t>2.75%</t>
+  </si>
+  <si>
+    <t>37.99%</t>
+  </si>
+  <si>
+    <t>28.94%</t>
+  </si>
+  <si>
+    <t>21.61%</t>
+  </si>
+  <si>
+    <t>22.60%</t>
+  </si>
+  <si>
+    <t>155.11%</t>
+  </si>
+  <si>
+    <t>8.50</t>
+  </si>
+  <si>
+    <t>100.53</t>
+  </si>
+  <si>
+    <t>47.84</t>
+  </si>
+  <si>
+    <t>2.76%</t>
+  </si>
+  <si>
+    <t>22.03%</t>
+  </si>
+  <si>
+    <t>23.44%</t>
+  </si>
+  <si>
+    <t>3.90%</t>
+  </si>
+  <si>
+    <t>83.49%</t>
+  </si>
+  <si>
+    <t>-170.11%</t>
+  </si>
+  <si>
+    <t>33.22</t>
+  </si>
+  <si>
+    <t>4.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERE.UN.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">European Residential REIT </t>
+  </si>
+  <si>
+    <t>1.18</t>
+  </si>
+  <si>
+    <t>8.31%</t>
+  </si>
+  <si>
+    <t>-11.72%</t>
+  </si>
+  <si>
+    <t>93.93%</t>
+  </si>
+  <si>
+    <t>-67.84%</t>
+  </si>
+  <si>
+    <t>4.29%</t>
+  </si>
+  <si>
+    <t>30.19</t>
+  </si>
+  <si>
+    <t>1.77%</t>
+  </si>
+  <si>
+    <t>16.75%</t>
+  </si>
+  <si>
+    <t>8.07%</t>
+  </si>
+  <si>
+    <t>43.79%</t>
+  </si>
+  <si>
+    <t>65.77%</t>
+  </si>
+  <si>
+    <t>26.92</t>
+  </si>
+  <si>
+    <t>5.20%</t>
+  </si>
+  <si>
+    <t>12.29</t>
+  </si>
+  <si>
+    <t>7.59%</t>
+  </si>
+  <si>
+    <t>1.84%</t>
+  </si>
+  <si>
+    <t>8.15%</t>
+  </si>
+  <si>
+    <t>100.00%</t>
+  </si>
+  <si>
+    <t>77.11%</t>
+  </si>
+  <si>
+    <t>12.16</t>
+  </si>
+  <si>
+    <t>8.30%</t>
+  </si>
+  <si>
+    <t>6.57</t>
+  </si>
+  <si>
+    <t>7.93%</t>
+  </si>
+  <si>
+    <t>-8.18%</t>
+  </si>
+  <si>
+    <t>6.66%</t>
+  </si>
+  <si>
+    <t>0.37%</t>
+  </si>
+  <si>
+    <t>74.66%</t>
+  </si>
+  <si>
+    <t>100.96%</t>
+  </si>
+  <si>
+    <t>9.41</t>
+  </si>
+  <si>
+    <t>9.49%</t>
+  </si>
+  <si>
+    <t>23.38</t>
+  </si>
+  <si>
+    <t>62.20%</t>
+  </si>
+  <si>
+    <t>1.81%</t>
+  </si>
+  <si>
+    <t>15.84%</t>
+  </si>
+  <si>
+    <t>17.77%</t>
+  </si>
+  <si>
+    <t>88.78%</t>
+  </si>
+  <si>
+    <t>4.72</t>
+  </si>
+  <si>
+    <t>5.14%</t>
+  </si>
+  <si>
+    <t>17.89</t>
+  </si>
+  <si>
+    <t>11.31</t>
+  </si>
+  <si>
+    <t>25.57%</t>
+  </si>
+  <si>
+    <t>29.20%</t>
+  </si>
+  <si>
+    <t>192.93%</t>
+  </si>
+  <si>
+    <t>92.59%</t>
+  </si>
+  <si>
+    <t>32.20</t>
+  </si>
+  <si>
+    <t>7.57%</t>
+  </si>
+  <si>
+    <t>10.26</t>
+  </si>
+  <si>
+    <t>6.30%</t>
+  </si>
+  <si>
+    <t>1.31%</t>
+  </si>
+  <si>
+    <t>0.50</t>
+  </si>
+  <si>
+    <t>5.45%</t>
+  </si>
+  <si>
+    <t>93.2</t>
+  </si>
+  <si>
+    <t>61.53</t>
+  </si>
+  <si>
+    <t>3.86%</t>
+  </si>
+  <si>
+    <t>-9.64%</t>
+  </si>
+  <si>
+    <t>11.56%</t>
+  </si>
+  <si>
+    <t>3.20%</t>
+  </si>
+  <si>
+    <t>60.84%</t>
+  </si>
+  <si>
+    <t>53.71%</t>
+  </si>
+  <si>
+    <t>16.42</t>
+  </si>
+  <si>
+    <t>4.54%</t>
+  </si>
+  <si>
+    <t>11.85</t>
+  </si>
+  <si>
+    <t>5.27%</t>
+  </si>
+  <si>
+    <t>4.36%</t>
+  </si>
+  <si>
+    <t>16.32</t>
+  </si>
+  <si>
+    <t>2.29%</t>
+  </si>
+  <si>
+    <t>92.51%</t>
+  </si>
+  <si>
+    <t>10.58</t>
+  </si>
+  <si>
+    <t>21.2</t>
+  </si>
+  <si>
+    <t>5.61%</t>
+  </si>
+  <si>
+    <t>-5.57%</t>
+  </si>
+  <si>
+    <t>-2.76%</t>
+  </si>
+  <si>
+    <t>79.41%</t>
+  </si>
+  <si>
+    <t>5.73%</t>
+  </si>
+  <si>
+    <t>13.18</t>
+  </si>
+  <si>
+    <t>5.89</t>
+  </si>
+  <si>
+    <t>3.01%</t>
+  </si>
+  <si>
+    <t>-38.99%</t>
+  </si>
+  <si>
+    <t>8.77%</t>
+  </si>
+  <si>
+    <t>4.08%</t>
+  </si>
+  <si>
+    <t>302.42%</t>
+  </si>
+  <si>
+    <t>65.33%</t>
+  </si>
+  <si>
+    <t>101.44</t>
+  </si>
+  <si>
+    <t>3.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IPO.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">InPlay Oil Corp </t>
+  </si>
+  <si>
+    <t>17.73</t>
+  </si>
+  <si>
+    <t>-26.41%</t>
+  </si>
+  <si>
+    <t>40.75%</t>
+  </si>
+  <si>
+    <t>39.28</t>
+  </si>
+  <si>
+    <t>3.17%</t>
+  </si>
+  <si>
+    <t>12.23%</t>
+  </si>
+  <si>
+    <t>22.08%</t>
+  </si>
+  <si>
+    <t>79.99%</t>
+  </si>
+  <si>
+    <t>29.88%</t>
+  </si>
+  <si>
+    <t>25.74</t>
+  </si>
+  <si>
+    <t>3.65%</t>
+  </si>
+  <si>
+    <t>17.01</t>
+  </si>
+  <si>
+    <t>9.18</t>
+  </si>
+  <si>
+    <t>4.23%</t>
+  </si>
+  <si>
+    <t>-28.36%</t>
+  </si>
+  <si>
+    <t>7.60%</t>
+  </si>
+  <si>
+    <t>1.14%</t>
+  </si>
+  <si>
+    <t>273.10%</t>
+  </si>
+  <si>
+    <t>95.14%</t>
+  </si>
+  <si>
+    <t>70.41</t>
+  </si>
+  <si>
+    <t>4.20%</t>
+  </si>
+  <si>
+    <t>3.42%</t>
+  </si>
+  <si>
+    <t>10.55%</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>17.5</t>
+  </si>
+  <si>
+    <t>11.94</t>
+  </si>
+  <si>
+    <t>3.07%</t>
+  </si>
+  <si>
+    <t>4.59%</t>
+  </si>
+  <si>
+    <t>3.31%</t>
+  </si>
+  <si>
+    <t>3.61%</t>
+  </si>
+  <si>
+    <t>16.79</t>
+  </si>
+  <si>
+    <t>13.56</t>
+  </si>
+  <si>
+    <t>4.69%</t>
+  </si>
+  <si>
+    <t>1.41%</t>
+  </si>
+  <si>
+    <t>7.53%</t>
+  </si>
+  <si>
+    <t>2.45%</t>
+  </si>
+  <si>
+    <t>25.56%</t>
+  </si>
+  <si>
+    <t>29.99%</t>
+  </si>
+  <si>
+    <t>9.00</t>
+  </si>
+  <si>
+    <t>4.61%</t>
+  </si>
+  <si>
+    <t>6.54</t>
+  </si>
+  <si>
+    <t>-42.34%</t>
+  </si>
+  <si>
+    <t>-0.74%</t>
+  </si>
+  <si>
+    <t>-4.36%</t>
+  </si>
+  <si>
+    <t>9.35%</t>
+  </si>
+  <si>
+    <t>394.01</t>
+  </si>
+  <si>
+    <t>4.27%</t>
+  </si>
+  <si>
+    <t>20.54</t>
+  </si>
+  <si>
+    <t>4.09%</t>
+  </si>
+  <si>
+    <t>7.58%</t>
+  </si>
+  <si>
+    <t>13.42%</t>
+  </si>
+  <si>
+    <t>11.84%</t>
+  </si>
+  <si>
+    <t>81.80%</t>
+  </si>
+  <si>
+    <t>51.51%</t>
+  </si>
+  <si>
+    <t>19.99</t>
+  </si>
+  <si>
+    <t>5.29%</t>
+  </si>
+  <si>
+    <t>6.6</t>
+  </si>
+  <si>
+    <t>3.87</t>
+  </si>
+  <si>
+    <t>5.38%</t>
+  </si>
+  <si>
+    <t>17.00%</t>
+  </si>
+  <si>
+    <t>13.93%</t>
+  </si>
+  <si>
+    <t>3.13%</t>
+  </si>
+  <si>
+    <t>42.91%</t>
+  </si>
+  <si>
+    <t>51.76%</t>
+  </si>
+  <si>
+    <t>8.03</t>
+  </si>
+  <si>
+    <t>6.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NPI.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northland Power Inc (Ontario) </t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>23.21</t>
+  </si>
+  <si>
+    <t>3.08%</t>
+  </si>
+  <si>
+    <t>4.04%</t>
+  </si>
+  <si>
+    <t>-6.89%</t>
+  </si>
+  <si>
+    <t>30.38%</t>
+  </si>
+  <si>
+    <t>4.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NRR.UN.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northview Residential REIT </t>
+  </si>
+  <si>
+    <t>16.7</t>
+  </si>
+  <si>
+    <t>6.60%</t>
+  </si>
+  <si>
+    <t>-13.04%</t>
+  </si>
+  <si>
+    <t>71.85%</t>
+  </si>
+  <si>
+    <t>58.17%</t>
+  </si>
+  <si>
+    <t>8.36</t>
+  </si>
+  <si>
+    <t>8.08</t>
+  </si>
+  <si>
+    <t>8.03%</t>
+  </si>
+  <si>
+    <t>-7.83%</t>
+  </si>
+  <si>
+    <t>22.91%</t>
+  </si>
+  <si>
+    <t>76.58%</t>
+  </si>
+  <si>
+    <t>105.58%</t>
+  </si>
+  <si>
+    <t>12.91</t>
+  </si>
+  <si>
+    <t>7.74%</t>
+  </si>
+  <si>
+    <t>122.5</t>
+  </si>
+  <si>
+    <t>5.88%</t>
+  </si>
+  <si>
+    <t>22.22%</t>
+  </si>
+  <si>
+    <t>14.91%</t>
+  </si>
+  <si>
+    <t>21.14%</t>
+  </si>
+  <si>
+    <t>87.26%</t>
+  </si>
+  <si>
+    <t>98.82%</t>
+  </si>
+  <si>
+    <t>14.85</t>
+  </si>
+  <si>
+    <t>26.11</t>
+  </si>
+  <si>
+    <t>5.08%</t>
+  </si>
+  <si>
+    <t>37.35%</t>
+  </si>
+  <si>
+    <t>18.37%</t>
+  </si>
+  <si>
+    <t>61.54%</t>
+  </si>
+  <si>
+    <t>63.29%</t>
+  </si>
+  <si>
+    <t>68.81%</t>
+  </si>
+  <si>
+    <t>12.62</t>
+  </si>
+  <si>
+    <t>8.50%</t>
+  </si>
+  <si>
+    <t>4.48</t>
+  </si>
+  <si>
+    <t>6.29%</t>
+  </si>
+  <si>
+    <t>3.53%</t>
+  </si>
+  <si>
+    <t>55.92%</t>
+  </si>
+  <si>
+    <t>77.13%</t>
+  </si>
+  <si>
+    <t>8.81</t>
+  </si>
+  <si>
+    <t>7.07%</t>
+  </si>
+  <si>
+    <t>18.99</t>
+  </si>
+  <si>
+    <t>4.66%</t>
+  </si>
+  <si>
+    <t>19.98%</t>
+  </si>
+  <si>
+    <t>50.65%</t>
+  </si>
+  <si>
+    <t>53.58%</t>
+  </si>
+  <si>
+    <t>12.84</t>
+  </si>
+  <si>
+    <t>5.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PNE.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pine Cliff Energy Ltd </t>
+  </si>
+  <si>
+    <t>0.62</t>
+  </si>
+  <si>
+    <t>2.34%</t>
+  </si>
+  <si>
+    <t>-17.86%</t>
+  </si>
+  <si>
+    <t>8.38%</t>
+  </si>
+  <si>
+    <t>95.61%</t>
+  </si>
+  <si>
+    <t>6.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paramount Resources Ltd (Pre-Merger) </t>
+  </si>
+  <si>
+    <t>30.64</t>
+  </si>
+  <si>
+    <t>1.95%</t>
+  </si>
+  <si>
+    <t>54.82%</t>
+  </si>
+  <si>
+    <t>10.70%</t>
+  </si>
+  <si>
+    <t>7.85%</t>
+  </si>
+  <si>
+    <t>-490.08%</t>
+  </si>
+  <si>
+    <t>3.52</t>
+  </si>
+  <si>
+    <t>4.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRQ.TO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Petrus Resources Ltd </t>
+  </si>
+  <si>
+    <t>2.05</t>
+  </si>
+  <si>
+    <t>5.91%</t>
+  </si>
+  <si>
+    <t>146.73%</t>
+  </si>
+  <si>
+    <t>-246.94%</t>
+  </si>
+  <si>
+    <t>25.57</t>
+  </si>
+  <si>
+    <t>6.90%</t>
+  </si>
+  <si>
+    <t>38.49%</t>
+  </si>
+  <si>
+    <t>8.42%</t>
+  </si>
+  <si>
+    <t>78.51%</t>
+  </si>
+  <si>
+    <t>89.28%</t>
+  </si>
+  <si>
+    <t>11.78</t>
+  </si>
+  <si>
+    <t>8.11%</t>
+  </si>
+  <si>
+    <t>15.66</t>
+  </si>
+  <si>
+    <t>5.96%</t>
+  </si>
+  <si>
+    <t>5.17%</t>
+  </si>
+  <si>
+    <t>5.92%</t>
+  </si>
+  <si>
+    <t>73.06%</t>
+  </si>
+  <si>
+    <t>106.94%</t>
+  </si>
+  <si>
+    <t>16.60</t>
+  </si>
+  <si>
+    <t>6.40%</t>
+  </si>
+  <si>
+    <t>21.34</t>
+  </si>
+  <si>
+    <t>20.45</t>
+  </si>
+  <si>
+    <t>4.84%</t>
+  </si>
+  <si>
+    <t>3.82%</t>
+  </si>
+  <si>
+    <t>492.29%</t>
+  </si>
+  <si>
+    <t>98.79%</t>
+  </si>
+  <si>
+    <t>90.21</t>
+  </si>
+  <si>
+    <t>29.22</t>
+  </si>
+  <si>
+    <t>-14.73%</t>
+  </si>
+  <si>
+    <t>-2.82%</t>
+  </si>
+  <si>
+    <t>81.40%</t>
+  </si>
+  <si>
+    <t>43.75%</t>
+  </si>
+  <si>
+    <t>19.82</t>
+  </si>
+  <si>
+    <t>3.91%</t>
+  </si>
+  <si>
+    <t>16.22</t>
+  </si>
+  <si>
+    <t>7.38%</t>
+  </si>
+  <si>
+    <t>-20.11%</t>
+  </si>
+  <si>
+    <t>11.01%</t>
+  </si>
+  <si>
+    <t>125.22%</t>
+  </si>
+  <si>
+    <t>87.16%</t>
+  </si>
+  <si>
+    <t>17.59</t>
+  </si>
+  <si>
+    <t>8.74%</t>
+  </si>
+  <si>
+    <t>9.91</t>
+  </si>
+  <si>
+    <t>5.19%</t>
+  </si>
+  <si>
+    <t>31.38%</t>
+  </si>
+  <si>
+    <t>3.10%</t>
+  </si>
+  <si>
+    <t>128.14%</t>
+  </si>
+  <si>
+    <t>51.44%</t>
+  </si>
+  <si>
+    <t>25.06</t>
+  </si>
+  <si>
+    <t>7.14%</t>
+  </si>
+  <si>
+    <t>23.49</t>
+  </si>
+  <si>
+    <t>11.87</t>
+  </si>
+  <si>
+    <t>4.00%</t>
+  </si>
+  <si>
+    <t>8.78%</t>
+  </si>
+  <si>
+    <t>194.68%</t>
+  </si>
+  <si>
+    <t>-150.59%</t>
+  </si>
+  <si>
+    <t>47.79</t>
+  </si>
+  <si>
+    <t>29.56</t>
+  </si>
+  <si>
+    <t>7.95</t>
+  </si>
+  <si>
+    <t>1.88%</t>
+  </si>
+  <si>
+    <t>14.73%</t>
+  </si>
+  <si>
+    <t>19.29%</t>
+  </si>
+  <si>
+    <t>56.85%</t>
+  </si>
+  <si>
+    <t>36.71%</t>
+  </si>
+  <si>
+    <t>31.31</t>
+  </si>
+  <si>
+    <t>28.38</t>
+  </si>
+  <si>
+    <t>6.56%</t>
+  </si>
+  <si>
+    <t>27.08%</t>
+  </si>
+  <si>
+    <t>3.40%</t>
+  </si>
+  <si>
+    <t>106.30%</t>
+  </si>
+  <si>
+    <t>67.52%</t>
+  </si>
+  <si>
+    <t>20.47</t>
+  </si>
+  <si>
+    <t>7.27%</t>
+  </si>
+  <si>
+    <t>15.69</t>
+  </si>
+  <si>
+    <t>8.04%</t>
+  </si>
+  <si>
+    <t>119.22%</t>
+  </si>
+  <si>
+    <t>107.73%</t>
+  </si>
+  <si>
+    <t>16.59</t>
+  </si>
+  <si>
+    <t>6.79</t>
+  </si>
+  <si>
+    <t>10.19%</t>
+  </si>
+  <si>
+    <t>-2.21%</t>
+  </si>
+  <si>
+    <t>165.83%</t>
+  </si>
+  <si>
+    <t>152.17%</t>
+  </si>
+  <si>
+    <t>16.25</t>
+  </si>
+  <si>
+    <t>9.97%</t>
+  </si>
+  <si>
+    <t>5.54</t>
+  </si>
+  <si>
+    <t>3.6</t>
+  </si>
+  <si>
+    <t>6.46%</t>
+  </si>
+  <si>
+    <t>-14.77%</t>
+  </si>
+  <si>
+    <t>48.09%</t>
+  </si>
+  <si>
+    <t>7.63%</t>
+  </si>
+  <si>
+    <t>15.87</t>
+  </si>
+  <si>
+    <t>2.5</t>
+  </si>
+  <si>
+    <t>4.55%</t>
+  </si>
+  <si>
+    <t>39.34%</t>
+  </si>
+  <si>
+    <t>32.84%</t>
+  </si>
+  <si>
+    <t>70.83%</t>
+  </si>
+  <si>
+    <t>72.52%</t>
+  </si>
+  <si>
+    <t>20.96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -1009,60 +2512,59 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="10" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
@@ -1462,3054 +2964,3531 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="dividendstocksrock.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B8:R65"/>
+  <dimension ref="B8:R74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="C63" sqref="C63"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C67" sqref="C67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="57.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="24.85546875" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" customWidth="1"/>
     <col min="10" max="10" width="24.28515625" customWidth="1"/>
     <col min="11" max="11" width="19.28515625" customWidth="1"/>
     <col min="12" max="12" width="19.85546875" customWidth="1"/>
     <col min="13" max="13" width="20.140625" customWidth="1"/>
     <col min="14" max="14" width="20.7109375" customWidth="1"/>
     <col min="15" max="15" width="28.7109375" customWidth="1"/>
     <col min="16" max="16" width="11" customWidth="1"/>
     <col min="17" max="17" width="21.42578125" customWidth="1"/>
     <col min="18" max="18" width="28.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:18" ht="30" x14ac:dyDescent="0.4">
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:18" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="10" spans="2:18" ht="22.5" x14ac:dyDescent="0.3">
-      <c r="B10" s="5" t="s">
+      <c r="B10" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E10" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="E10" s="6" t="s">
+      <c r="F10" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="G10" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="G10" s="6" t="s">
+      <c r="H10" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="H10" s="6" t="s">
+      <c r="I10" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="I10" s="6" t="s">
+      <c r="J10" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="J10" s="6" t="s">
+      <c r="K10" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="K10" s="8" t="s">
+      <c r="L10" s="7" t="s">
         <v>124</v>
       </c>
-      <c r="L10" s="8" t="s">
+      <c r="M10" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="M10" s="8" t="s">
+      <c r="N10" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="N10" s="8" t="s">
+      <c r="O10" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="O10" s="8" t="s">
+      <c r="P10" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="P10" s="8" t="s">
+      <c r="Q10" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="Q10" s="8" t="s">
+      <c r="R10" s="7" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="11" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B11" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="3">
         <v>3</v>
       </c>
       <c r="G11" s="3">
         <v>3</v>
       </c>
-      <c r="H11" s="3">
-[...24 lines deleted...]
-        <v>11.4</v>
+      <c r="H11" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="M11" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N11" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="P11" s="3" t="s">
+        <v>146</v>
       </c>
       <c r="Q11" s="3">
         <v>0</v>
       </c>
-      <c r="R11" s="4">
-        <v>8.3699999999999997E-2</v>
+      <c r="R11" s="3" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="12" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B12" s="3" t="s">
-        <v>4</v>
+        <v>148</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>5</v>
+        <v>149</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F12" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G12" s="3">
-        <v>2</v>
-[...26 lines deleted...]
-        <v>13.69</v>
+        <v>1</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N12" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q12" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>7.1300000000000002E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="13" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B13" s="3" t="s">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>69</v>
+        <v>5</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F13" s="3">
         <v>3</v>
       </c>
       <c r="G13" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>31.66</v>
+        <v>2</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>158</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
-      <c r="J13" s="4">
-[...18 lines deleted...]
-        <v>18.760000000000002</v>
+      <c r="J13" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>165</v>
       </c>
       <c r="Q13" s="3">
         <v>0</v>
       </c>
-      <c r="R13" s="4">
-        <v>3.49E-2</v>
+      <c r="R13" s="3" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="14" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F14" s="3">
         <v>3</v>
       </c>
       <c r="G14" s="3">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>64.349999999999994</v>
+        <v>3</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>167</v>
       </c>
       <c r="I14" s="3">
-        <v>22.95</v>
-[...20 lines deleted...]
-        <v>16.350000000000001</v>
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="K14" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="N14" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="P14" s="3" t="s">
+        <v>174</v>
       </c>
       <c r="Q14" s="3">
         <v>0</v>
       </c>
-      <c r="R14" s="4">
-        <v>2.1399999999999999E-2</v>
+      <c r="R14" s="3" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="15" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B15" s="3" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="3">
         <v>3</v>
       </c>
       <c r="G15" s="3">
         <v>2</v>
       </c>
-      <c r="H15" s="3">
-[...24 lines deleted...]
-        <v>0</v>
+      <c r="H15" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="N15" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>183</v>
       </c>
       <c r="Q15" s="3">
         <v>0</v>
       </c>
-      <c r="R15" s="4">
-        <v>9.9900000000000003E-2</v>
+      <c r="R15" s="3" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="16" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B16" s="3" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="F16" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G16" s="3">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3.86</v>
+        <v>1</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>187</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
-      <c r="J16" s="4">
-[...18 lines deleted...]
-        <v>15.54</v>
+      <c r="J16" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="K16" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="N16" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="P16" s="3" t="s">
+        <v>194</v>
       </c>
       <c r="Q16" s="3">
         <v>0</v>
       </c>
-      <c r="R16" s="4">
-        <v>8.6800000000000002E-2</v>
+      <c r="R16" s="3" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="17" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B17" s="3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G17" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>36.96</v>
+        <v>2</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>196</v>
       </c>
       <c r="I17" s="3">
-        <v>26.09</v>
-[...20 lines deleted...]
-        <v>30.13</v>
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N17" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="P17" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q17" s="3">
         <v>0</v>
       </c>
-      <c r="R17" s="4">
-        <v>3.5200000000000002E-2</v>
+      <c r="R17" s="3" t="s">
+        <v>202</v>
       </c>
     </row>
     <row r="18" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B18" s="3" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="F18" s="3">
         <v>2</v>
       </c>
       <c r="G18" s="3">
         <v>2</v>
       </c>
-      <c r="H18" s="3">
-        <v>14.83</v>
+      <c r="H18" s="3" t="s">
+        <v>203</v>
       </c>
       <c r="I18" s="3">
         <v>0</v>
       </c>
-      <c r="J18" s="4">
-[...18 lines deleted...]
-        <v>13.79</v>
+      <c r="J18" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="K18" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="M18" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N18" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>208</v>
       </c>
       <c r="Q18" s="3">
         <v>0</v>
       </c>
-      <c r="R18" s="4">
-        <v>6.1100000000000002E-2</v>
+      <c r="R18" s="3" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="19" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B19" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G19" s="3">
         <v>3</v>
       </c>
-      <c r="H19" s="3">
-[...24 lines deleted...]
-        <v>0</v>
+      <c r="H19" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="N19" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="P19" s="3" t="s">
+        <v>218</v>
       </c>
       <c r="Q19" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>5.3199999999999997E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R19" s="3" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="20" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B20" s="3" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F20" s="3">
         <v>2</v>
       </c>
       <c r="G20" s="3">
         <v>2</v>
       </c>
-      <c r="H20" s="3">
-        <v>10.130000000000001</v>
+      <c r="H20" s="3" t="s">
+        <v>220</v>
       </c>
       <c r="I20" s="3">
         <v>0</v>
       </c>
-      <c r="J20" s="4">
-[...18 lines deleted...]
-        <v>21.43</v>
+      <c r="J20" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="P20" s="3" t="s">
+        <v>226</v>
       </c>
       <c r="Q20" s="3">
         <v>0</v>
       </c>
-      <c r="R20" s="4">
-        <v>0.1008</v>
+      <c r="R20" s="3" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="21" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B21" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="3">
         <v>3</v>
       </c>
       <c r="G21" s="3">
-        <v>2</v>
-[...26 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="M21" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="N21" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q21" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>6.1699999999999998E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R21" s="3" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="22" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B22" s="3" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="F22" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G22" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>16.89</v>
+        <v>2</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>234</v>
       </c>
       <c r="I22" s="3">
-        <v>16.27</v>
-[...20 lines deleted...]
-        <v>20.73</v>
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="M22" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="N22" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>241</v>
       </c>
       <c r="Q22" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0.06</v>
+        <v>0</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="23" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B23" s="3" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="F23" s="3">
         <v>3</v>
       </c>
       <c r="G23" s="3">
         <v>2</v>
       </c>
-      <c r="H23" s="3">
-[...24 lines deleted...]
-        <v>203.98</v>
+      <c r="H23" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="M23" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="N23" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="P23" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q23" s="3">
         <v>0</v>
       </c>
-      <c r="R23" s="4">
-        <v>4.8899999999999999E-2</v>
+      <c r="R23" s="3" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B24" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G24" s="3">
-        <v>2</v>
-[...26 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="N24" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>259</v>
       </c>
       <c r="Q24" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>6.83E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B25" s="3" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="F25" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G25" s="3">
         <v>2</v>
       </c>
-      <c r="H25" s="3">
-        <v>12.57</v>
+      <c r="H25" s="3" t="s">
+        <v>261</v>
       </c>
       <c r="I25" s="3">
-        <v>7.86</v>
-[...20 lines deleted...]
-        <v>22.2</v>
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="M25" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N25" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>267</v>
       </c>
       <c r="Q25" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>5.62E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="26" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B26" s="3" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F26" s="3">
         <v>3</v>
       </c>
       <c r="G26" s="3">
         <v>2</v>
       </c>
-      <c r="H26" s="3">
-        <v>4.16</v>
+      <c r="H26" s="3" t="s">
+        <v>243</v>
       </c>
       <c r="I26" s="3">
         <v>0</v>
       </c>
-      <c r="J26" s="4">
-[...18 lines deleted...]
-        <v>23.75</v>
+      <c r="J26" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="M26" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="N26" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="P26" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q26" s="3">
         <v>0</v>
       </c>
-      <c r="R26" s="4">
-        <v>8.2799999999999999E-2</v>
+      <c r="R26" s="3" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="27" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B27" s="3" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="F27" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G27" s="3">
         <v>2</v>
       </c>
-      <c r="H27" s="3">
-[...24 lines deleted...]
-        <v>12.12</v>
+      <c r="H27" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N27" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="P27" s="3" t="s">
+        <v>281</v>
       </c>
       <c r="Q27" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.2800000000000003E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="28" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B28" s="3" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F28" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G28" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>101.04</v>
+        <v>2</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>283</v>
       </c>
       <c r="I28" s="3">
-        <v>47.84</v>
-[...20 lines deleted...]
-        <v>33.770000000000003</v>
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="K28" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="M28" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N28" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>289</v>
       </c>
       <c r="Q28" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.6199999999999998E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>290</v>
       </c>
     </row>
     <row r="29" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B29" s="3" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="F29" s="3">
         <v>3</v>
       </c>
       <c r="G29" s="3">
         <v>2</v>
       </c>
-      <c r="H29" s="3">
-        <v>26.29</v>
+      <c r="H29" s="3" t="s">
+        <v>291</v>
       </c>
       <c r="I29" s="3">
         <v>0</v>
       </c>
-      <c r="J29" s="4">
-[...18 lines deleted...]
-        <v>23.69</v>
+      <c r="J29" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="K29" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="M29" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="N29" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>298</v>
       </c>
       <c r="Q29" s="3">
         <v>0</v>
       </c>
-      <c r="R29" s="4">
-        <v>5.1999999999999998E-2</v>
+      <c r="R29" s="3" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="30" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B30" s="3" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F30" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G30" s="3">
-        <v>2</v>
-[...26 lines deleted...]
-        <v>11.92</v>
+        <v>3</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="K30" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="M30" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="N30" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>307</v>
       </c>
       <c r="Q30" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>8.3000000000000004E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R30" s="3" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="31" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
-        <v>24</v>
+        <v>309</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>25</v>
+        <v>310</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F31" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G31" s="3">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>6.04</v>
+        <v>1</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>311</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
-      <c r="J31" s="4">
-[...18 lines deleted...]
-        <v>11.89</v>
+      <c r="J31" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="M31" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="N31" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="P31" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q31" s="3">
         <v>0</v>
       </c>
-      <c r="R31" s="4">
-        <v>9.4899999999999998E-2</v>
+      <c r="R31" s="3" t="s">
+        <v>316</v>
       </c>
     </row>
     <row r="32" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="F32" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G32" s="3">
         <v>2</v>
       </c>
-      <c r="H32" s="3">
-        <v>21.21</v>
+      <c r="H32" s="3" t="s">
+        <v>317</v>
       </c>
       <c r="I32" s="3">
         <v>0</v>
       </c>
-      <c r="J32" s="4">
-[...18 lines deleted...]
-        <v>4.22</v>
+      <c r="J32" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N32" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>323</v>
       </c>
       <c r="Q32" s="3">
         <v>0</v>
       </c>
-      <c r="R32" s="4">
-        <v>5.1400000000000001E-2</v>
+      <c r="R32" s="3" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="33" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B33" s="3" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="F33" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G33" s="3">
         <v>2</v>
       </c>
-      <c r="H33" s="3">
-        <v>17.87</v>
+      <c r="H33" s="3" t="s">
+        <v>325</v>
       </c>
       <c r="I33" s="3">
-        <v>11.31</v>
-[...20 lines deleted...]
-        <v>22.3</v>
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="M33" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N33" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="P33" s="3" t="s">
+        <v>331</v>
       </c>
       <c r="Q33" s="3">
         <v>0</v>
       </c>
-      <c r="R33" s="4">
-        <v>7.5700000000000003E-2</v>
+      <c r="R33" s="3" t="s">
+        <v>332</v>
       </c>
     </row>
     <row r="34" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B34" s="3" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F34" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G34" s="3">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>86.34</v>
+        <v>2</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>333</v>
       </c>
       <c r="I34" s="3">
-        <v>61.53</v>
-[...20 lines deleted...]
-        <v>15.96</v>
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="K34" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="M34" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="N34" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>340</v>
       </c>
       <c r="Q34" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.5400000000000003E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="35" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B35" s="3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F35" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G35" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>12.74</v>
+        <v>2</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>342</v>
       </c>
       <c r="I35" s="3">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>6.4500000000000002E-2</v>
+        <v>304</v>
+      </c>
+      <c r="K35" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>344</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>345</v>
+      </c>
+      <c r="N35" s="3" t="s">
+        <v>346</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>347</v>
+      </c>
+      <c r="P35" s="3" t="s">
+        <v>348</v>
       </c>
       <c r="Q35" s="3">
         <v>0</v>
       </c>
-      <c r="R35" s="4">
-        <v>4.36E-2</v>
+      <c r="R35" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="36" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B36" s="3" t="s">
-        <v>32</v>
+        <v>91</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="F36" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G36" s="3">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>351</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>3</v>
-[...17 lines deleted...]
-        <v>0</v>
+        <v>260</v>
+      </c>
+      <c r="K36" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="M36" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="N36" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>356</v>
       </c>
       <c r="Q36" s="3">
         <v>0</v>
       </c>
-      <c r="R36" s="4">
-        <v>4.36E-2</v>
+      <c r="R36" s="3" t="s">
+        <v>357</v>
       </c>
     </row>
     <row r="37" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B37" s="3" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F37" s="3">
         <v>3</v>
       </c>
       <c r="G37" s="3">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>10.41</v>
+        <v>3</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>358</v>
       </c>
       <c r="I37" s="3">
-        <v>21.2</v>
-[...20 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M37" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N37" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="P37" s="3" t="s">
+        <v>361</v>
       </c>
       <c r="Q37" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>5.7299999999999997E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R37" s="3" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="38" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B38" s="3" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F38" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G38" s="3">
-        <v>3</v>
-[...26 lines deleted...]
-        <v>102.98</v>
+        <v>4</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="K38" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="M38" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="N38" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>371</v>
       </c>
       <c r="Q38" s="3">
         <v>1</v>
       </c>
-      <c r="R38" s="4">
-        <v>3.15E-2</v>
+      <c r="R38" s="3" t="s">
+        <v>372</v>
       </c>
     </row>
     <row r="39" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B39" s="3" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>94</v>
+        <v>31</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F39" s="3">
         <v>3</v>
       </c>
       <c r="G39" s="3">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>35.18</v>
+        <v>3</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>373</v>
       </c>
       <c r="I39" s="3">
         <v>0</v>
       </c>
-      <c r="J39" s="4">
-[...18 lines deleted...]
-        <v>21.58</v>
+      <c r="J39" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="M39" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N39" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O39" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q39" s="3">
         <v>0</v>
       </c>
-      <c r="R39" s="4">
-        <v>3.6499999999999998E-2</v>
+      <c r="R39" s="3" t="s">
+        <v>375</v>
       </c>
     </row>
     <row r="40" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B40" s="3" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F40" s="3">
         <v>3</v>
       </c>
       <c r="G40" s="3">
         <v>3</v>
       </c>
-      <c r="H40" s="3">
-        <v>16.5</v>
+      <c r="H40" s="3" t="s">
+        <v>376</v>
       </c>
       <c r="I40" s="3">
-        <v>9.18</v>
-[...20 lines deleted...]
-        <v>69.62</v>
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="M40" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="N40" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q40" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4.2000000000000003E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R40" s="3" t="s">
+        <v>375</v>
       </c>
     </row>
     <row r="41" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B41" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F41" s="3">
         <v>3</v>
       </c>
       <c r="G41" s="3">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>3.4799999999999998E-2</v>
+        <v>2</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>381</v>
       </c>
       <c r="K41" s="3" t="s">
-        <v>3</v>
+        <v>143</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>3</v>
+        <v>382</v>
       </c>
       <c r="M41" s="3" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0.1065</v>
+        <v>383</v>
+      </c>
+      <c r="N41" s="3" t="s">
+        <v>143</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>4.95</v>
+        <v>384</v>
+      </c>
+      <c r="P41" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q41" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.6499999999999998E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R41" s="3" t="s">
+        <v>385</v>
       </c>
     </row>
     <row r="42" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B42" s="3" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F42" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G42" s="3">
         <v>3</v>
       </c>
-      <c r="H42" s="3">
-[...24 lines deleted...]
-        <v>9.0299999999999994</v>
+      <c r="H42" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="K42" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="M42" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="N42" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>394</v>
       </c>
       <c r="Q42" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>3.61E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="43" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B43" s="3" t="s">
-        <v>43</v>
+        <v>396</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>44</v>
+        <v>397</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>67</v>
-[...32 lines deleted...]
-        <v>9.91</v>
+        <v>77</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="K43" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="M43" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N43" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q43" s="3">
         <v>0</v>
       </c>
-      <c r="R43" s="4">
-        <v>4.6100000000000002E-2</v>
+      <c r="R43" s="3" t="s">
+        <v>332</v>
       </c>
     </row>
     <row r="44" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B44" s="3" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F44" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G44" s="3">
         <v>2</v>
       </c>
-      <c r="H44" s="3">
-        <v>6.53</v>
+      <c r="H44" s="3" t="s">
+        <v>401</v>
       </c>
       <c r="I44" s="3">
         <v>0</v>
       </c>
-      <c r="J44" s="4">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="J44" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="K44" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="M44" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N44" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>407</v>
       </c>
       <c r="Q44" s="3">
         <v>0</v>
       </c>
-      <c r="R44" s="4">
-        <v>4.2700000000000002E-2</v>
+      <c r="R44" s="3" t="s">
+        <v>408</v>
       </c>
     </row>
     <row r="45" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F45" s="3">
         <v>3</v>
       </c>
       <c r="G45" s="3">
         <v>3</v>
       </c>
-      <c r="H45" s="3">
-[...24 lines deleted...]
-        <v>16.850000000000001</v>
+      <c r="H45" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="K45" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="M45" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="N45" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>417</v>
       </c>
       <c r="Q45" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>5.2900000000000003E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R45" s="3" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="46" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F46" s="3">
         <v>3</v>
       </c>
       <c r="G46" s="3">
         <v>3</v>
       </c>
       <c r="H46" s="3">
-        <v>6.2</v>
+        <v>19</v>
       </c>
       <c r="I46" s="3">
-        <v>3.87</v>
-[...20 lines deleted...]
-        <v>9.51</v>
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="K46" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M46" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N46" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="O46" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>421</v>
       </c>
       <c r="Q46" s="3">
         <v>0</v>
       </c>
-      <c r="R46" s="4">
-        <v>6.4500000000000002E-2</v>
+      <c r="R46" s="3" t="s">
+        <v>408</v>
       </c>
     </row>
     <row r="47" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
-        <v>132</v>
+        <v>41</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>133</v>
+        <v>42</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F47" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G47" s="3">
-        <v>2</v>
-[...26 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="K47" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="M47" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="N47" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q47" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>7.6300000000000007E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="48" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F48" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G48" s="3">
-        <v>2</v>
-[...26 lines deleted...]
-        <v>9.36</v>
+        <v>3</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="K48" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="M48" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="N48" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>436</v>
       </c>
       <c r="Q48" s="3">
         <v>0</v>
       </c>
-      <c r="R48" s="4">
-        <v>7.7399999999999997E-2</v>
+      <c r="R48" s="3" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="49" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F49" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G49" s="3">
         <v>2</v>
       </c>
-      <c r="H49" s="3">
-        <v>123.9</v>
+      <c r="H49" s="3" t="s">
+        <v>438</v>
       </c>
       <c r="I49" s="3">
         <v>0</v>
       </c>
-      <c r="J49" s="4">
-[...18 lines deleted...]
-        <v>13.79</v>
+      <c r="J49" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="K49" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="M49" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="N49" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>443</v>
       </c>
       <c r="Q49" s="3">
         <v>0</v>
       </c>
-      <c r="R49" s="4">
-        <v>6.6699999999999995E-2</v>
+      <c r="R49" s="3" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="50" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B50" s="3" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="F50" s="3">
         <v>3</v>
       </c>
       <c r="G50" s="3">
         <v>3</v>
       </c>
-      <c r="H50" s="3">
-        <v>27.62</v>
+      <c r="H50" s="3" t="s">
+        <v>445</v>
       </c>
       <c r="I50" s="3">
         <v>0</v>
       </c>
-      <c r="J50" s="4">
-[...18 lines deleted...]
-        <v>14.65</v>
+      <c r="J50" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="K50" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="M50" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="N50" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>452</v>
       </c>
       <c r="Q50" s="3">
         <v>0</v>
       </c>
-      <c r="R50" s="4">
-        <v>8.5000000000000006E-2</v>
+      <c r="R50" s="3" t="s">
+        <v>453</v>
       </c>
     </row>
     <row r="51" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B51" s="3" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F51" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G51" s="3">
-        <v>2</v>
-[...26 lines deleted...]
-        <v>8.83</v>
+        <v>3</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="K51" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="M51" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="N51" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>462</v>
       </c>
       <c r="Q51" s="3">
         <v>0</v>
       </c>
-      <c r="R51" s="4">
-        <v>7.0699999999999999E-2</v>
+      <c r="R51" s="3" t="s">
+        <v>463</v>
       </c>
     </row>
     <row r="52" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B52" s="3" t="s">
-        <v>53</v>
+        <v>464</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>54</v>
+        <v>465</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>67</v>
+        <v>466</v>
       </c>
       <c r="F52" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G52" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>17.59</v>
+        <v>1</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>467</v>
       </c>
       <c r="I52" s="3">
         <v>0</v>
       </c>
-      <c r="J52" s="4">
-        <v>4.9000000000000002E-2</v>
+      <c r="J52" s="3" t="s">
+        <v>468</v>
       </c>
       <c r="K52" s="3" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0.19980000000000001</v>
+        <v>143</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>469</v>
       </c>
       <c r="M52" s="3" t="s">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>12.58</v>
+        <v>470</v>
+      </c>
+      <c r="N52" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="P52" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q52" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>5.7200000000000001E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R52" s="3" t="s">
+        <v>472</v>
       </c>
     </row>
     <row r="53" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
-        <v>101</v>
+        <v>473</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>102</v>
+        <v>474</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>29.34</v>
+        <v>67</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>475</v>
       </c>
       <c r="I53" s="3">
         <v>0</v>
       </c>
-      <c r="J53" s="4">
-[...6 lines deleted...]
-        <v>0.15909999999999999</v>
+      <c r="J53" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="K53" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>3</v>
       </c>
       <c r="M53" s="3" t="s">
-        <v>3</v>
-[...8 lines deleted...]
-        <v>3.37</v>
+        <v>477</v>
+      </c>
+      <c r="N53" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="P53" s="3" t="s">
+        <v>480</v>
       </c>
       <c r="Q53" s="3">
         <v>0</v>
       </c>
-      <c r="R53" s="4">
-        <v>4.7899999999999998E-2</v>
+      <c r="R53" s="3" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="54" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F54" s="3">
         <v>2</v>
       </c>
       <c r="G54" s="3">
         <v>2</v>
       </c>
-      <c r="H54" s="3">
-        <v>6.22</v>
+      <c r="H54" s="3" t="s">
+        <v>481</v>
       </c>
       <c r="I54" s="3">
         <v>0</v>
       </c>
-      <c r="J54" s="4">
-[...18 lines deleted...]
-        <v>11.4</v>
+      <c r="J54" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="K54" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="M54" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N54" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>487</v>
       </c>
       <c r="Q54" s="3">
         <v>0</v>
       </c>
-      <c r="R54" s="4">
-        <v>8.1100000000000005E-2</v>
+      <c r="R54" s="3" t="s">
+        <v>488</v>
       </c>
     </row>
     <row r="55" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="F55" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G55" s="3">
         <v>2</v>
       </c>
-      <c r="H55" s="3">
-        <v>16.079999999999998</v>
+      <c r="H55" s="3" t="s">
+        <v>489</v>
       </c>
       <c r="I55" s="3">
         <v>0</v>
       </c>
-      <c r="J55" s="4">
-[...18 lines deleted...]
-        <v>17.39</v>
+      <c r="J55" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="K55" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="N55" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="P55" s="3" t="s">
+        <v>496</v>
       </c>
       <c r="Q55" s="3">
         <v>0</v>
       </c>
-      <c r="R55" s="4">
-        <v>6.4000000000000001E-2</v>
+      <c r="R55" s="3" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="56" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="F56" s="3">
         <v>3</v>
       </c>
       <c r="G56" s="3">
         <v>3</v>
       </c>
-      <c r="H56" s="3">
-        <v>19.399999999999999</v>
+      <c r="H56" s="3" t="s">
+        <v>497</v>
       </c>
       <c r="I56" s="3">
-        <v>20.45</v>
-[...20 lines deleted...]
-        <v>83.29</v>
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="K56" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="M56" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="N56" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="P56" s="3" t="s">
+        <v>504</v>
       </c>
       <c r="Q56" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>5.7200000000000001E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R56" s="3" t="s">
+        <v>505</v>
       </c>
     </row>
     <row r="57" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>135</v>
+        <v>52</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="F57" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G57" s="3">
         <v>2</v>
       </c>
-      <c r="H57" s="3">
-        <v>27.89</v>
+      <c r="H57" s="3" t="s">
+        <v>506</v>
       </c>
       <c r="I57" s="3">
         <v>0</v>
       </c>
-      <c r="J57" s="4">
-[...18 lines deleted...]
-        <v>14.14</v>
+      <c r="J57" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="K57" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="M57" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N57" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="O57" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="P57" s="3" t="s">
+        <v>511</v>
       </c>
       <c r="Q57" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.9100000000000003E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R57" s="3" t="s">
+        <v>512</v>
       </c>
     </row>
     <row r="58" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B58" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F58" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G58" s="3">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>15.59</v>
+        <v>3</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>513</v>
       </c>
       <c r="I58" s="3">
         <v>0</v>
       </c>
-      <c r="J58" s="4">
-[...18 lines deleted...]
-        <v>17.149999999999999</v>
+      <c r="J58" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="K58" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="M58" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N58" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>518</v>
       </c>
       <c r="Q58" s="3">
         <v>0</v>
       </c>
-      <c r="R58" s="4">
-        <v>8.7400000000000005E-2</v>
+      <c r="R58" s="3" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="59" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B59" s="3" t="s">
-        <v>105</v>
+        <v>520</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>106</v>
+        <v>521</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>77</v>
       </c>
       <c r="F59" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G59" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>8.33</v>
+        <v>1</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>522</v>
       </c>
       <c r="I59" s="3">
         <v>0</v>
       </c>
-      <c r="J59" s="4">
-[...18 lines deleted...]
-        <v>21.23</v>
+      <c r="J59" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="K59" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="M59" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N59" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>156</v>
       </c>
       <c r="Q59" s="3">
         <v>0</v>
       </c>
-      <c r="R59" s="4">
-        <v>7.1400000000000005E-2</v>
+      <c r="R59" s="3" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="60" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B60" s="3" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>108</v>
+        <v>528</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F60" s="3">
         <v>3</v>
       </c>
       <c r="G60" s="3">
         <v>2</v>
       </c>
-      <c r="H60" s="3">
-        <v>23.04</v>
+      <c r="H60" s="3" t="s">
+        <v>529</v>
       </c>
       <c r="I60" s="3">
-        <v>11.87</v>
-[...20 lines deleted...]
-        <v>47.18</v>
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="K60" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="M60" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N60" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="O60" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>535</v>
       </c>
       <c r="Q60" s="3">
         <v>0</v>
       </c>
-      <c r="R60" s="4">
-        <v>6.83E-2</v>
+      <c r="R60" s="3" t="s">
+        <v>536</v>
       </c>
     </row>
     <row r="61" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B61" s="3" t="s">
-        <v>109</v>
+        <v>537</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>110</v>
+        <v>538</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>70</v>
-[...32 lines deleted...]
-        <v>27.67</v>
+        <v>77</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="K61" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M61" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="N61" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>543</v>
       </c>
       <c r="Q61" s="3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3.0800000000000001E-2</v>
+        <v>0</v>
+      </c>
+      <c r="R61" s="3" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="62" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B62" s="3" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F62" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G62" s="3">
         <v>2</v>
       </c>
-      <c r="H62" s="3">
-        <v>27.19</v>
+      <c r="H62" s="3" t="s">
+        <v>151</v>
       </c>
       <c r="I62" s="3">
         <v>0</v>
       </c>
-      <c r="J62" s="4">
-[...18 lines deleted...]
-        <v>19.95</v>
+      <c r="J62" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="K62" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="M62" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N62" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>549</v>
       </c>
       <c r="Q62" s="3">
         <v>0</v>
       </c>
-      <c r="R62" s="4">
-        <v>7.2700000000000001E-2</v>
+      <c r="R62" s="3" t="s">
+        <v>550</v>
       </c>
     </row>
     <row r="63" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B63" s="3" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F63" s="3">
         <v>2</v>
       </c>
       <c r="G63" s="3">
         <v>2</v>
       </c>
-      <c r="H63" s="3">
-        <v>15.69</v>
+      <c r="H63" s="3" t="s">
+        <v>551</v>
       </c>
       <c r="I63" s="3">
         <v>0</v>
       </c>
-      <c r="J63" s="4">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="J63" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="K63" s="3" t="s">
+        <v>553</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>3</v>
-[...11 lines deleted...]
-        <v>18.11</v>
+        <v>490</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="N63" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="P63" s="3" t="s">
+        <v>557</v>
       </c>
       <c r="Q63" s="3">
         <v>0</v>
       </c>
-      <c r="R63" s="4">
-        <v>7.5700000000000003E-2</v>
+      <c r="R63" s="3" t="s">
+        <v>558</v>
       </c>
     </row>
     <row r="64" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B64" s="3" t="s">
-        <v>113</v>
+        <v>57</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F64" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G64" s="3">
-        <v>2</v>
-[...26 lines deleted...]
-        <v>16.27</v>
+        <v>3</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="K64" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="N64" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="O64" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>565</v>
       </c>
       <c r="Q64" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>9.9699999999999997E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="65" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B65" s="3" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>116</v>
+        <v>132</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F65" s="3">
         <v>3</v>
       </c>
       <c r="G65" s="3">
         <v>2</v>
       </c>
-      <c r="H65" s="3">
-        <v>13.87</v>
+      <c r="H65" s="3" t="s">
+        <v>566</v>
       </c>
       <c r="I65" s="3">
-        <v>2.5</v>
-[...20 lines deleted...]
-        <v>13.54</v>
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="K65" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="M65" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N65" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="O65" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="P65" s="3" t="s">
+        <v>571</v>
       </c>
       <c r="Q65" s="3">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>6.4600000000000005E-2</v>
+        <v>1</v>
+      </c>
+      <c r="R65" s="3" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="66" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B66" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F66" s="3">
+        <v>2</v>
+      </c>
+      <c r="G66" s="3">
+        <v>2</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="I66" s="3">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="K66" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N66" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="O66" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="P66" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="Q66" s="3">
+        <v>0</v>
+      </c>
+      <c r="R66" s="3" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="67" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B67" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F67" s="3">
+        <v>3</v>
+      </c>
+      <c r="G67" s="3">
+        <v>3</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="I67" s="3">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="K67" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="M67" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="N67" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="O67" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="P67" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="Q67" s="3">
+        <v>0</v>
+      </c>
+      <c r="R67" s="3" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="68" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B68" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F68" s="3">
+        <v>3</v>
+      </c>
+      <c r="G68" s="3">
+        <v>2</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="K68" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="M68" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N68" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="O68" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="P68" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q68" s="3">
+        <v>0</v>
+      </c>
+      <c r="R68" s="3" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="69" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B69" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F69" s="3">
+        <v>4</v>
+      </c>
+      <c r="G69" s="3">
+        <v>3</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="K69" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="L69" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="M69" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="N69" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="O69" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="P69" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="Q69" s="3">
+        <v>1</v>
+      </c>
+      <c r="R69" s="3" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="70" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B70" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F70" s="3">
+        <v>3</v>
+      </c>
+      <c r="G70" s="3">
+        <v>2</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="I70" s="3">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="K70" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="L70" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="M70" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N70" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="O70" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="P70" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="Q70" s="3">
+        <v>0</v>
+      </c>
+      <c r="R70" s="3" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="71" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B71" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F71" s="3">
+        <v>2</v>
+      </c>
+      <c r="G71" s="3">
+        <v>2</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="I71" s="3">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="K71" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M71" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="N71" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="O71" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="P71" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="Q71" s="3">
+        <v>0</v>
+      </c>
+      <c r="R71" s="3" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="72" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B72" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F72" s="3">
+        <v>2</v>
+      </c>
+      <c r="G72" s="3">
+        <v>2</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I72" s="3">
+        <v>0</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="K72" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="M72" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="N72" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="O72" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="P72" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="Q72" s="3">
+        <v>0</v>
+      </c>
+      <c r="R72" s="3" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="73" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B73" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F73" s="3">
+        <v>2</v>
+      </c>
+      <c r="G73" s="3">
+        <v>2</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="K73" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="M73" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="N73" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O73" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="P73" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q73" s="3">
+        <v>1</v>
+      </c>
+      <c r="R73" s="3" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="74" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B74" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F74" s="3">
+        <v>3</v>
+      </c>
+      <c r="G74" s="3">
+        <v>2</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="K74" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="N74" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="O74" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="P74" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="Q74" s="3">
+        <v>0</v>
+      </c>
+      <c r="R74" s="3" t="s">
+        <v>626</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B10:R10" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <hyperlinks>
     <hyperlink ref="B9" r:id="rId1" display="Powered by the Dividend Stocks Rock Stock Screener. Prices and datas as of 11/30/2021." xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>